--- v0 (2026-07-01)
+++ v1 (2026-08-31)
@@ -461,2943 +461,2943 @@
       </c>
       <c r="C1" t="str">
         <v>Κωδ.</v>
       </c>
       <c r="D1" t="str">
         <v>Σχολή</v>
       </c>
       <c r="E1" t="str">
         <v>Τύπος</v>
       </c>
       <c r="F1" t="str">
         <v>Πόλη</v>
       </c>
       <c r="G1" t="str">
         <v>ΕΒΕ</v>
       </c>
       <c r="H1" t="str">
         <v>Βάση</v>
       </c>
       <c r="I1" t="str">
         <v>Status</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B2" t="str">
         <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C2">
         <v>231</v>
       </c>
       <c r="D2" t="str">
-        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Αρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
+        <v>Ε.Μ.Π.ΑΡΧΙΤΕΚΤΟΝΩΝ ΜΗΧΑΝΙΚΩΝ (ΑΘΗΝΑ)</v>
       </c>
       <c r="E2" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F2" t="str">
-        <v>Αθήνα</v>
+        <v>ΑΘΗΝΑ</v>
       </c>
       <c r="G2" t="str">
-        <v>13,18Ελεύθερο Σχέδιο11,46Γραμμικό Σχέδιο11,47</v>
+        <v/>
       </c>
       <c r="H2">
-        <v>20380</v>
+        <v>20995</v>
       </c>
       <c r="I2" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B3" t="str">
         <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C3">
         <v>231</v>
       </c>
       <c r="D3" t="str">
         <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Αρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
       </c>
       <c r="E3" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F3" t="str">
         <v>Αθήνα</v>
       </c>
       <c r="G3" t="str">
-        <v>13,25Γραμμικό Σχέδιο14,33Ελεύθερο Σχέδιο14,46</v>
+        <v>13,18Ελεύθερο Σχέδιο11,46Γραμμικό Σχέδιο11,47</v>
       </c>
       <c r="H3">
-        <v>19950</v>
+        <v>20380</v>
       </c>
       <c r="I3" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B4" t="str">
         <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C4">
         <v>231</v>
       </c>
       <c r="D4" t="str">
         <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Αρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
       </c>
       <c r="E4" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F4" t="str">
         <v>Αθήνα</v>
       </c>
       <c r="G4" t="str">
-        <v>13,12Γραμμικό Σχέδιο11,29Ελεύθερο Σχέδιο11,55</v>
+        <v>13,25Γραμμικό Σχέδιο14,33Ελεύθερο Σχέδιο14,46</v>
       </c>
       <c r="H4">
-        <v>19335</v>
+        <v>19950</v>
       </c>
       <c r="I4" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B5" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C5">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D5" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
+        <v>ΠΑΝ. ΠΕΙΡΑΙΑΝΑΥΤΙΛΙΑΚΩΝ ΣΠΟΥΔΩΝ (ΠΕΙΡΑΙΑΣ)</v>
       </c>
       <c r="E5" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F5" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΠΕΙΡΑΙΑΣ</v>
       </c>
       <c r="G5" t="str">
-        <v>13,22Ξένη Γλώσσα14,70</v>
+        <v/>
       </c>
       <c r="H5">
-        <v>19295</v>
+        <v>19600</v>
       </c>
       <c r="I5" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B6" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C6">
-        <v>161</v>
+        <v>231</v>
       </c>
       <c r="D6" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
+        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Αρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
       </c>
       <c r="E6" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F6" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Αθήνα</v>
       </c>
       <c r="G6" t="str">
-        <v>13,22Ξένη Γλώσσα14,70</v>
+        <v>13,12Γραμμικό Σχέδιο11,29Ελεύθερο Σχέδιο11,55</v>
       </c>
       <c r="H6">
-        <v>19295</v>
+        <v>19335</v>
       </c>
       <c r="I6" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C7">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D7" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΕΙΡΑΙΑΝαυτιλιακών ΣπουδώνΕιδικό μάθημα: Αγγλικά</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
       </c>
       <c r="E7" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F7" t="str">
-        <v>Πειραιάς</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G7" t="str">
-        <v>11,02Αγγλικά12,76</v>
+        <v>13,22Ξένη Γλώσσα14,70</v>
       </c>
       <c r="H7">
-        <v>19210</v>
+        <v>19295</v>
       </c>
       <c r="I7" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B8" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C8">
-        <v>295</v>
+        <v>161</v>
       </c>
       <c r="D8" t="str">
-        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Ιατρικής</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
       </c>
       <c r="E8" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F8" t="str">
-        <v>Αθήνα</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G8" t="str">
-        <v>13.97</v>
+        <v>13,22Ξένη Γλώσσα14,70</v>
       </c>
       <c r="H8">
-        <v>19000</v>
+        <v>19295</v>
       </c>
       <c r="I8" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B9" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C9">
-        <v>355</v>
+        <v>232</v>
       </c>
       <c r="D9" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΕΙΡΑΙΑΔιεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
+        <v>ΠΑΝ. ΠΑΤΡΩΝΑΡΧΙΤΕΚΤΟΝΩΝ ΜΗΧΑΝΙΚΩΝ (ΠΑΤΡΑ)</v>
       </c>
       <c r="E9" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F9" t="str">
-        <v>Πειραιάς</v>
+        <v>ΠΑΤΡΑ</v>
       </c>
       <c r="G9" t="str">
-        <v>13,22Ξένη Γλώσσα13,36</v>
+        <v/>
       </c>
       <c r="H9">
-        <v>18990</v>
+        <v>19228</v>
       </c>
       <c r="I9" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10" t="str">
         <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C10">
-        <v>355</v>
+        <v>157</v>
       </c>
       <c r="D10" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΕΙΡΑΙΑΔιεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΕΙΡΑΙΑΝαυτιλιακών ΣπουδώνΕιδικό μάθημα: Αγγλικά</v>
       </c>
       <c r="E10" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F10" t="str">
         <v>Πειραιάς</v>
       </c>
       <c r="G10" t="str">
-        <v>13,22Ξένη Γλώσσα13,36</v>
+        <v>11,02Αγγλικά12,76</v>
       </c>
       <c r="H10">
-        <v>18990</v>
+        <v>19210</v>
       </c>
       <c r="I10" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B11" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C11">
-        <v>875</v>
+        <v>233</v>
       </c>
       <c r="D11" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Ψυχολόγων (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>Α.Π.Θ.ΑΡΧΙΤΕΚΤΟΝΩΝ ΜΗΧΑΝΙΚΩΝ (ΘΕΣΣΑΛΟΝΙΚΗ)</v>
       </c>
       <c r="E11" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F11" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΘΕΣΣΑΛΟΝΙΚΗ</v>
       </c>
       <c r="G11" t="str">
-        <v>14.13</v>
+        <v/>
       </c>
       <c r="H11">
-        <v>18905</v>
+        <v>19130</v>
       </c>
       <c r="I11" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B12" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C12">
-        <v>161</v>
+        <v>295</v>
       </c>
       <c r="D12" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
+        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Ιατρικής</v>
       </c>
       <c r="E12" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F12" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Αθήνα</v>
       </c>
       <c r="G12" t="str">
-        <v>13,00Ξένη Γλώσσα14,39</v>
+        <v>13.97</v>
       </c>
       <c r="H12">
-        <v>18895</v>
+        <v>19000</v>
       </c>
       <c r="I12" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B13" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C13">
-        <v>161</v>
+        <v>355</v>
       </c>
       <c r="D13" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΕΙΡΑΙΑΔιεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
       </c>
       <c r="E13" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F13" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Πειραιάς</v>
       </c>
       <c r="G13" t="str">
-        <v>13,00Ξένη Γλώσσα14,39</v>
+        <v>13,22Ξένη Γλώσσα13,36</v>
       </c>
       <c r="H13">
-        <v>18895</v>
+        <v>18990</v>
       </c>
       <c r="I13" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B14" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C14">
-        <v>232</v>
+        <v>355</v>
       </c>
       <c r="D14" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΑρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΕΙΡΑΙΑΔιεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
       </c>
       <c r="E14" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F14" t="str">
-        <v>Πάτρα</v>
+        <v>Πειραιάς</v>
       </c>
       <c r="G14" t="str">
-        <v>15,90Γραμμικό Σχέδιο12,90Ελεύθερο Σχέδιο13,01</v>
+        <v>13,22Ξένη Γλώσσα13,36</v>
       </c>
       <c r="H14">
-        <v>18854</v>
+        <v>18990</v>
       </c>
       <c r="I14" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B15" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C15">
-        <v>217</v>
+        <v>355</v>
       </c>
       <c r="D15" t="str">
-        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Ηλεκτρολόγων Μηχανικών και Μηχανικών Υπολογιστών</v>
+        <v>ΠΑΝ. ΠΕΙΡΑΙΑΔΙΕΘΝΩΝ ΚΑΙ ΕΥΡΩΠΑΪΚΩΝ ΣΠΟΥΔΩΝ (ΠΕΙΡΑΙΑΣ)</v>
       </c>
       <c r="E15" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F15" t="str">
-        <v>Αθήνα</v>
+        <v>ΠΕΙΡΑΙΑΣ</v>
       </c>
       <c r="G15" t="str">
-        <v>14.81</v>
+        <v/>
       </c>
       <c r="H15">
-        <v>18820</v>
+        <v>18950</v>
       </c>
       <c r="I15" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B16" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C16">
-        <v>161</v>
+        <v>355</v>
       </c>
       <c r="D16" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
+        <v>ΠΑΝ. ΠΕΙΡΑΙΑΔΙΕΘΝΩΝ ΚΑΙ ΕΥΡΩΠΑΪΚΩΝ ΣΠΟΥΔΩΝ (ΠΕΙΡΑΙΑΣ)</v>
       </c>
       <c r="E16" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F16" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΠΕΙΡΑΙΑΣ</v>
       </c>
       <c r="G16" t="str">
-        <v>13,13Ξένη Γλώσσα14,66</v>
+        <v/>
       </c>
       <c r="H16">
-        <v>18805</v>
+        <v>18950</v>
       </c>
       <c r="I16" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2023</v>
       </c>
       <c r="B17" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C17">
-        <v>161</v>
+        <v>875</v>
       </c>
       <c r="D17" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Ψυχολόγων (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E17" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F17" t="str">
         <v>Θεσσαλονίκη</v>
       </c>
       <c r="G17" t="str">
-        <v>13,13Ξένη Γλώσσα14,66</v>
+        <v>14.13</v>
       </c>
       <c r="H17">
-        <v>18805</v>
+        <v>18905</v>
       </c>
       <c r="I17" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B18" t="str">
         <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C18">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D18" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Ιατρικής</v>
+        <v>Ε.Κ.Π.Α.ΙΑΤΡΙΚΗΣ (ΑΘΗΝΑ)</v>
       </c>
       <c r="E18" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F18" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΑΘΗΝΑ</v>
       </c>
       <c r="G18" t="str">
-        <v>13.97</v>
+        <v/>
       </c>
       <c r="H18">
-        <v>18800</v>
+        <v>18900</v>
       </c>
       <c r="I18" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2024</v>
       </c>
       <c r="B19" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C19">
-        <v>295</v>
+        <v>161</v>
       </c>
       <c r="D19" t="str">
-        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Ιατρικής</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
       </c>
       <c r="E19" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F19" t="str">
-        <v>Αθήνα</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G19" t="str">
-        <v>14.38</v>
+        <v>13,00Ξένη Γλώσσα14,39</v>
       </c>
       <c r="H19">
-        <v>18775</v>
+        <v>18895</v>
       </c>
       <c r="I19" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B20" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C20">
-        <v>295</v>
+        <v>161</v>
       </c>
       <c r="D20" t="str">
-        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Ιατρικής</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
       </c>
       <c r="E20" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F20" t="str">
-        <v>Αθήνα</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G20" t="str">
-        <v>14.39</v>
+        <v>13,00Ξένη Γλώσσα14,39</v>
       </c>
       <c r="H20">
-        <v>18775</v>
+        <v>18895</v>
       </c>
       <c r="I20" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B21" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C21">
-        <v>299</v>
+        <v>217</v>
       </c>
       <c r="D21" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΙατρικής</v>
+        <v>Ε.Μ.Π.ΗΛΕΚΤΡΟΛΟΓΩΝ ΜΗΧΑΝΙΚΩΝ ΚΑΙ ΜΗΧΑΝΙΚΩΝ ΥΠΟΛΟΓΙΣΤΩΝ (ΑΘΗΝΑ)</v>
       </c>
       <c r="E21" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F21" t="str">
-        <v>Πάτρα</v>
+        <v>ΑΘΗΝΑ</v>
       </c>
       <c r="G21" t="str">
-        <v>13.97</v>
+        <v/>
       </c>
       <c r="H21">
-        <v>18735</v>
+        <v>18880</v>
       </c>
       <c r="I21" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2023</v>
       </c>
       <c r="B22" t="str">
         <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C22">
-        <v>885</v>
+        <v>232</v>
       </c>
       <c r="D22" t="str">
-        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Έρευνας Πληροφορικής (ΕΠ)Ισχύουν επιπλέον προϋποθέσεις(Δεν υπάρχει στο Μηχανογραφικό του 2025)</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΑρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
       </c>
       <c r="E22" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F22" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>Πάτρα</v>
       </c>
       <c r="G22" t="str">
-        <v>12.52</v>
+        <v>15,90Γραμμικό Σχέδιο12,90Ελεύθερο Σχέδιο13,01</v>
       </c>
       <c r="H22">
-        <v>18720</v>
+        <v>18854</v>
       </c>
       <c r="I22" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2023</v>
       </c>
       <c r="B23" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C23">
-        <v>885</v>
+        <v>217</v>
       </c>
       <c r="D23" t="str">
-        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Έρευνας Πληροφορικής (ΕΠ)Ισχύουν επιπλέον προϋποθέσεις(Δεν υπάρχει στο Μηχανογραφικό του 2025)</v>
+        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Ηλεκτρολόγων Μηχανικών και Μηχανικών Υπολογιστών</v>
       </c>
       <c r="E23" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F23" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>Αθήνα</v>
       </c>
       <c r="G23" t="str">
-        <v>12.52</v>
+        <v>14.81</v>
       </c>
       <c r="H23">
-        <v>18720</v>
+        <v>18820</v>
       </c>
       <c r="I23" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B24" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C24">
-        <v>232</v>
+        <v>161</v>
       </c>
       <c r="D24" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΑρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
       </c>
       <c r="E24" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F24" t="str">
-        <v>Πάτρα</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G24" t="str">
-        <v>15,81Ελεύθερο Σχέδιο12,17Γραμμικό Σχέδιο12,18</v>
+        <v>13,13Ξένη Γλώσσα14,66</v>
       </c>
       <c r="H24">
-        <v>18690</v>
+        <v>18805</v>
       </c>
       <c r="I24" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2023</v>
       </c>
       <c r="B25" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C25">
-        <v>866</v>
+        <v>161</v>
       </c>
       <c r="D25" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Νομικό (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΜΑΚΕΔΟΝΙΑΣ (ΠΑΜΑΚ)Διεθνών και Ευρωπαϊκών ΣπουδώνΕιδικό μάθημα: Ένα από τα Αγγλικά, Γαλλικά, Γερμανικά, Ιταλικά</v>
       </c>
       <c r="E25" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F25" t="str">
         <v>Θεσσαλονίκη</v>
       </c>
       <c r="G25" t="str">
-        <v>14.13</v>
+        <v>13,13Ξένη Γλώσσα14,66</v>
       </c>
       <c r="H25">
-        <v>18600</v>
+        <v>18805</v>
       </c>
       <c r="I25" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2023</v>
       </c>
       <c r="B26" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C26">
-        <v>877</v>
+        <v>297</v>
       </c>
       <c r="D26" t="str">
-        <v>ΠΥΡΟΣΒΕΣΤΙΚΗ ΑΚΑΔΗΜΙΑ (ΣΠΑ)Αξιωματικών Πυροσβεστικής Ακαδημίας (Μόνο για Πολίτες)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Ιατρικής</v>
       </c>
       <c r="E26" t="str">
-        <v>ΑΚΑΔΗΜΙΕΣ ΠΥΡΟΣΒΕΣΤΙΚΗΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F26" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G26" t="str">
-        <v>8.34</v>
+        <v>13.97</v>
       </c>
       <c r="H26">
-        <v>18590</v>
+        <v>18800</v>
       </c>
       <c r="I26" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B27" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C27">
-        <v>877</v>
+        <v>295</v>
       </c>
       <c r="D27" t="str">
-        <v>ΠΥΡΟΣΒΕΣΤΙΚΗ ΑΚΑΔΗΜΙΑ (ΣΠΑ)Αξιωματικών Πυροσβεστικής Ακαδημίας (Μόνο για Πολίτες)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Ιατρικής</v>
       </c>
       <c r="E27" t="str">
-        <v>ΑΚΑΔΗΜΙΕΣ ΠΥΡΟΣΒΕΣΤΙΚΗΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F27" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>Αθήνα</v>
       </c>
       <c r="G27" t="str">
-        <v>8.34</v>
+        <v>14.38</v>
       </c>
       <c r="H27">
-        <v>18590</v>
+        <v>18775</v>
       </c>
       <c r="I27" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B28" t="str">
         <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C28">
-        <v>877</v>
+        <v>295</v>
       </c>
       <c r="D28" t="str">
-        <v>ΠΥΡΟΣΒΕΣΤΙΚΗ ΑΚΑΔΗΜΙΑ (ΣΠΑ)Αξιωματικών Πυροσβεστικής Ακαδημίας (Μόνο για Πολίτες)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Ιατρικής</v>
       </c>
       <c r="E28" t="str">
-        <v>ΑΚΑΔΗΜΙΕΣ ΠΥΡΟΣΒΕΣΤΙΚΗΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F28" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>Αθήνα</v>
       </c>
       <c r="G28" t="str">
-        <v>8.34</v>
+        <v>14.39</v>
       </c>
       <c r="H28">
-        <v>18590</v>
+        <v>18775</v>
       </c>
       <c r="I28" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B29" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C29">
-        <v>877</v>
+        <v>297</v>
       </c>
       <c r="D29" t="str">
-        <v>ΠΥΡΟΣΒΕΣΤΙΚΗ ΑΚΑΔΗΜΙΑ (ΣΠΑ)Αξιωματικών Πυροσβεστικής Ακαδημίας (Μόνο για Πολίτες)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>Α.Π.Θ.ΙΑΤΡΙΚΗΣ (ΘΕΣΣΑΛΟΝΙΚΗ)</v>
       </c>
       <c r="E29" t="str">
-        <v>ΑΚΑΔΗΜΙΕΣ ΠΥΡΟΣΒΕΣΤΙΚΗΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F29" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>ΘΕΣΣΑΛΟΝΙΚΗ</v>
       </c>
       <c r="G29" t="str">
-        <v>8.34</v>
+        <v/>
       </c>
       <c r="H29">
-        <v>18590</v>
+        <v>18750</v>
       </c>
       <c r="I29" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B30" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C30">
-        <v>129</v>
+        <v>299</v>
       </c>
       <c r="D30" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Αγγλικής Γλώσσας και ΦιλολογίαςΕιδικό μάθημα: Αγγλικά</v>
+        <v>ΠΑΝ. ΠΑΤΡΩΝΙΑΤΡΙΚΗΣ (ΠΑΤΡΑ)</v>
       </c>
       <c r="E30" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F30" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΠΑΤΡΑ</v>
       </c>
       <c r="G30" t="str">
-        <v>12,23Αγγλικά14,02</v>
+        <v/>
       </c>
       <c r="H30">
-        <v>18585</v>
+        <v>18745</v>
       </c>
       <c r="I30" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B31" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C31">
-        <v>297</v>
+        <v>209</v>
       </c>
       <c r="D31" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Ιατρικής</v>
+        <v>Ε.Μ.Π.ΜΗΧΑΝΟΛΟΓΩΝ ΜΗΧΑΝΙΚΩΝ (ΑΘΗΝΑ)</v>
       </c>
       <c r="E31" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F31" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΑΘΗΝΑ</v>
       </c>
       <c r="G31" t="str">
-        <v>14.39</v>
+        <v/>
       </c>
       <c r="H31">
-        <v>18575</v>
+        <v>18738</v>
       </c>
       <c r="I31" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2023</v>
       </c>
       <c r="B32" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C32">
-        <v>209</v>
+        <v>299</v>
       </c>
       <c r="D32" t="str">
-        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Μηχανολόγων Μηχανικών</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΙατρικής</v>
       </c>
       <c r="E32" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F32" t="str">
-        <v>Αθήνα</v>
+        <v>Πάτρα</v>
       </c>
       <c r="G32" t="str">
-        <v>14.81</v>
+        <v>13.97</v>
       </c>
       <c r="H32">
-        <v>18554</v>
+        <v>18735</v>
       </c>
       <c r="I32" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B33" t="str">
         <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C33">
-        <v>232</v>
+        <v>885</v>
       </c>
       <c r="D33" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΑρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
+        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Έρευνας Πληροφορικής (ΕΠ)Ισχύουν επιπλέον προϋποθέσεις(Δεν υπάρχει στο Μηχανογραφικό του 2025)</v>
       </c>
       <c r="E33" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F33" t="str">
-        <v>Πάτρα</v>
+        <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G33" t="str">
-        <v>15,74Γραμμικό Σχέδιο12,70Ελεύθερο Σχέδιο13,00</v>
+        <v>12.52</v>
       </c>
       <c r="H33">
-        <v>18554</v>
+        <v>18720</v>
       </c>
       <c r="I33" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B34" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C34">
-        <v>129</v>
+        <v>885</v>
       </c>
       <c r="D34" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Αγγλικής Γλώσσας και ΦιλολογίαςΕιδικό μάθημα: Αγγλικά</v>
+        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Έρευνας Πληροφορικής (ΕΠ)Ισχύουν επιπλέον προϋποθέσεις(Δεν υπάρχει στο Μηχανογραφικό του 2025)</v>
       </c>
       <c r="E34" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F34" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G34" t="str">
-        <v>11,93Αγγλικά13,94</v>
+        <v>12.52</v>
       </c>
       <c r="H34">
-        <v>18550</v>
+        <v>18720</v>
       </c>
       <c r="I34" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B35" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C35">
-        <v>297</v>
+        <v>232</v>
       </c>
       <c r="D35" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Ιατρικής</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΑρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
       </c>
       <c r="E35" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F35" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Πάτρα</v>
       </c>
       <c r="G35" t="str">
-        <v>14.38</v>
+        <v>15,81Ελεύθερο Σχέδιο12,17Γραμμικό Σχέδιο12,18</v>
       </c>
       <c r="H35">
-        <v>18550</v>
+        <v>18690</v>
       </c>
       <c r="I35" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B36" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C36">
-        <v>217</v>
+        <v>875</v>
       </c>
       <c r="D36" t="str">
-        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Ηλεκτρολόγων Μηχανικών και Μηχανικών Υπολογιστών</v>
+        <v>ΣΣΑΣΨΥΧΟΛΟΓΩΝ (ΣΣΑΣ) ΘΕΣ/ΝΙΚΗ</v>
       </c>
       <c r="E36" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F36" t="str">
-        <v>Αθήνα</v>
+        <v/>
       </c>
       <c r="G36" t="str">
-        <v>14.58</v>
+        <v/>
       </c>
       <c r="H36">
-        <v>18490</v>
+        <v>18650</v>
       </c>
       <c r="I36" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B37" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C37">
-        <v>301</v>
+        <v>161</v>
       </c>
       <c r="D37" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΙΩΑΝΝΙΝΩΝΙατρικής</v>
+        <v>ΠΑ. ΜΑΚ.ΔΙΕΘΝΩΝ ΚΑΙ ΕΥΡΩΠΑΪΚΩΝ ΣΠΟΥΔΩΝ (ΘΕΣΣΑΛΟΝΙΚΗ)</v>
       </c>
       <c r="E37" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F37" t="str">
-        <v>Ιωάννινα</v>
+        <v>ΘΕΣΣΑΛΟΝΙΚΗ</v>
       </c>
       <c r="G37" t="str">
-        <v>13.97</v>
+        <v/>
       </c>
       <c r="H37">
-        <v>18475</v>
+        <v>18635</v>
       </c>
       <c r="I37" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B38" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C38">
-        <v>299</v>
+        <v>161</v>
       </c>
       <c r="D38" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΙατρικής</v>
+        <v>ΠΑ. ΜΑΚ.ΔΙΕΘΝΩΝ ΚΑΙ ΕΥΡΩΠΑΪΚΩΝ ΣΠΟΥΔΩΝ (ΘΕΣΣΑΛΟΝΙΚΗ)</v>
       </c>
       <c r="E38" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F38" t="str">
-        <v>Πάτρα</v>
+        <v>ΘΕΣΣΑΛΟΝΙΚΗ</v>
       </c>
       <c r="G38" t="str">
-        <v>14.38</v>
+        <v/>
       </c>
       <c r="H38">
-        <v>18460</v>
+        <v>18635</v>
       </c>
       <c r="I38" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2023</v>
       </c>
       <c r="B39" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C39">
-        <v>300</v>
+        <v>866</v>
       </c>
       <c r="D39" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΙΑΣΙατρικής</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Νομικό (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E39" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F39" t="str">
-        <v>Λάρισα</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G39" t="str">
-        <v>13.97</v>
+        <v>14.13</v>
       </c>
       <c r="H39">
-        <v>18450</v>
+        <v>18600</v>
       </c>
       <c r="I39" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B40" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C40">
-        <v>299</v>
+        <v>889</v>
       </c>
       <c r="D40" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΙατρικής</v>
+        <v>ΣΣΑΣΠΛΗΡΟΦΟΡΙΚΗΣ (ΣΣΑΣ) ΘΕΣ/ΝΙΚΗ</v>
       </c>
       <c r="E40" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F40" t="str">
-        <v>Πάτρα</v>
+        <v/>
       </c>
       <c r="G40" t="str">
-        <v>14.39</v>
+        <v/>
       </c>
       <c r="H40">
-        <v>18445</v>
+        <v>18600</v>
       </c>
       <c r="I40" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B41" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C41">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="D41" t="str">
-        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Έρευνας Πληροφορικής (ΕΠ)Ισχύουν επιπλέον προϋποθέσεις(Τελευταία φορά σε ΜΔ το 2024)</v>
+        <v>ΣΣΑΣΠΛΗΡΟΦΟΡΙΚΗΣ (ΣΣΑΣ) ΘΕΣ/ΝΙΚΗ</v>
       </c>
       <c r="E41" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F41" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v/>
       </c>
       <c r="G41" t="str">
-        <v>12.47</v>
+        <v/>
       </c>
       <c r="H41">
-        <v>18435</v>
+        <v>18600</v>
       </c>
       <c r="I41" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B42" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C42">
-        <v>885</v>
+        <v>877</v>
       </c>
       <c r="D42" t="str">
-        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Έρευνας Πληροφορικής (ΕΠ)Ισχύουν επιπλέον προϋποθέσεις(Τελευταία φορά σε ΜΔ το 2024)</v>
+        <v>ΠΥΡΟΣΒΕΣΤΙΚΗ ΑΚΑΔΗΜΙΑ (ΣΠΑ)Αξιωματικών Πυροσβεστικής Ακαδημίας (Μόνο για Πολίτες)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E42" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΚΑΔΗΜΙΕΣ ΠΥΡΟΣΒΕΣΤΙΚΗΣ</v>
       </c>
       <c r="F42" t="str">
         <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G42" t="str">
-        <v>12.47</v>
+        <v>8.34</v>
       </c>
       <c r="H42">
-        <v>18435</v>
+        <v>18590</v>
       </c>
       <c r="I42" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2023</v>
       </c>
       <c r="B43" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C43">
-        <v>867</v>
+        <v>877</v>
       </c>
       <c r="D43" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Οικονομικό (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΠΥΡΟΣΒΕΣΤΙΚΗ ΑΚΑΔΗΜΙΑ (ΣΠΑ)Αξιωματικών Πυροσβεστικής Ακαδημίας (Μόνο για Πολίτες)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E43" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΚΑΔΗΜΙΕΣ ΠΥΡΟΣΒΕΣΤΙΚΗΣ</v>
       </c>
       <c r="F43" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G43" t="str">
-        <v>12.52</v>
+        <v>8.34</v>
       </c>
       <c r="H43">
-        <v>18405</v>
+        <v>18590</v>
       </c>
       <c r="I43" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2023</v>
       </c>
       <c r="B44" t="str">
         <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C44">
-        <v>304</v>
+        <v>877</v>
       </c>
       <c r="D44" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΚΡΗΤΗΣΙατρικής</v>
+        <v>ΠΥΡΟΣΒΕΣΤΙΚΗ ΑΚΑΔΗΜΙΑ (ΣΠΑ)Αξιωματικών Πυροσβεστικής Ακαδημίας (Μόνο για Πολίτες)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E44" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΑΚΑΔΗΜΙΕΣ ΠΥΡΟΣΒΕΣΤΙΚΗΣ</v>
       </c>
       <c r="F44" t="str">
-        <v>Ηράκλειο</v>
+        <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G44" t="str">
-        <v>13.97</v>
+        <v>8.34</v>
       </c>
       <c r="H44">
-        <v>18400</v>
+        <v>18590</v>
       </c>
       <c r="I44" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B45" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C45">
-        <v>240</v>
+        <v>877</v>
       </c>
       <c r="D45" t="str">
-        <v>ΟΙΚΟΝΟΜΙΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΟΠΑ)Διοικητικής Επιστήμης και Τεχνολογίας</v>
+        <v>ΠΥΡΟΣΒΕΣΤΙΚΗ ΑΚΑΔΗΜΙΑ (ΣΠΑ)Αξιωματικών Πυροσβεστικής Ακαδημίας (Μόνο για Πολίτες)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E45" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΑΚΑΔΗΜΙΕΣ ΠΥΡΟΣΒΕΣΤΙΚΗΣ</v>
       </c>
       <c r="F45" t="str">
-        <v>Αθήνα</v>
+        <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G45" t="str">
-        <v>12.6</v>
+        <v>8.34</v>
       </c>
       <c r="H45">
-        <v>18400</v>
+        <v>18590</v>
       </c>
       <c r="I45" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B46" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C46">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="D46" t="str">
-        <v>ΟΙΚΟΝΟΜΙΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΟΠΑ)Διοικητικής Επιστήμης και Τεχνολογίας</v>
+        <v>Ε.Μ.Π.ΝΑΥΠΗΓΩΝ ΜΗΧΑΝΟΛΟΓΩΝ ΜΗΧΑΝΙΚΩΝ (ΑΘΗΝΑ)</v>
       </c>
       <c r="E46" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F46" t="str">
-        <v>Αθήνα</v>
+        <v>ΑΘΗΝΑ</v>
       </c>
       <c r="G46" t="str">
-        <v>12.6</v>
+        <v/>
       </c>
       <c r="H46">
-        <v>18400</v>
+        <v>18590</v>
       </c>
       <c r="I46" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B47" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C47">
-        <v>217</v>
+        <v>129</v>
       </c>
       <c r="D47" t="str">
-        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Ηλεκτρολόγων Μηχανικών και Μηχανικών Υπολογιστών</v>
+        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Αγγλικής Γλώσσας και ΦιλολογίαςΕιδικό μάθημα: Αγγλικά</v>
       </c>
       <c r="E47" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F47" t="str">
-        <v>Αθήνα</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G47" t="str">
-        <v>14.73</v>
+        <v>12,23Αγγλικά14,02</v>
       </c>
       <c r="H47">
-        <v>18390</v>
+        <v>18585</v>
       </c>
       <c r="I47" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B48" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C48">
-        <v>240</v>
+        <v>297</v>
       </c>
       <c r="D48" t="str">
-        <v>ΟΙΚΟΝΟΜΙΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΟΠΑ)Διοικητικής Επιστήμης και Τεχνολογίας</v>
+        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Ιατρικής</v>
       </c>
       <c r="E48" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F48" t="str">
-        <v>Αθήνα</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G48" t="str">
-        <v>12.52</v>
+        <v>14.39</v>
       </c>
       <c r="H48">
-        <v>18350</v>
+        <v>18575</v>
       </c>
       <c r="I48" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2023</v>
       </c>
       <c r="B49" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C49">
-        <v>127</v>
+        <v>209</v>
       </c>
       <c r="D49" t="str">
-        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Αγγλικής Γλώσσας και ΦιλολογίαςΕιδικό μάθημα: Αγγλικά</v>
+        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Μηχανολόγων Μηχανικών</v>
       </c>
       <c r="E49" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F49" t="str">
         <v>Αθήνα</v>
       </c>
       <c r="G49" t="str">
-        <v>11,00Αγγλικά12,62</v>
+        <v>14.81</v>
       </c>
       <c r="H49">
-        <v>18320</v>
+        <v>18554</v>
       </c>
       <c r="I49" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2024</v>
       </c>
       <c r="B50" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C50">
-        <v>157</v>
+        <v>232</v>
       </c>
       <c r="D50" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΕΙΡΑΙΑΝαυτιλιακών ΣπουδώνΕιδικό μάθημα: Αγγλικά</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΑρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
       </c>
       <c r="E50" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F50" t="str">
-        <v>Πειραιάς</v>
+        <v>Πάτρα</v>
       </c>
       <c r="G50" t="str">
-        <v>10,84Αγγλικά12,29</v>
+        <v>15,74Γραμμικό Σχέδιο12,70Ελεύθερο Σχέδιο13,00</v>
       </c>
       <c r="H50">
-        <v>18320</v>
+        <v>18554</v>
       </c>
       <c r="I50" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B51" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C51">
-        <v>887</v>
+        <v>129</v>
       </c>
       <c r="D51" t="str">
-        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Εφοδιαστών (Ε)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Αγγλικής Γλώσσας και ΦιλολογίαςΕιδικό μάθημα: Αγγλικά</v>
       </c>
       <c r="E51" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F51" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G51" t="str">
-        <v>12.52</v>
+        <v>11,93Αγγλικά13,94</v>
       </c>
       <c r="H51">
-        <v>18305</v>
+        <v>18550</v>
       </c>
       <c r="I51" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B52" t="str">
         <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C52">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="D52" t="str">
-        <v>ΔΗΜΟΚΡΙΤΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΡΑΚΗΣ (ΔΠΘ)Ιατρικής</v>
+        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Ιατρικής</v>
       </c>
       <c r="E52" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F52" t="str">
-        <v>Αλεξ/πολη</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G52" t="str">
-        <v>13.97</v>
+        <v>14.38</v>
       </c>
       <c r="H52">
-        <v>18300</v>
+        <v>18550</v>
       </c>
       <c r="I52" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B53" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C53">
-        <v>875</v>
+        <v>219</v>
       </c>
       <c r="D53" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Ψυχολόγων (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>Α.Π.Θ.ΗΛΕΚΤΡΟΛΟΓΩΝ ΜΗΧΑΝΙΚΩΝ ΚΑΙ ΜΗΧΑΝΙΚΩΝ ΥΠΟΛΟΓΙΣΤΩΝ (ΘΕΣΣΑΛΟΝΙΚΗ)</v>
       </c>
       <c r="E53" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F53" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΘΕΣΣΑΛΟΝΙΚΗ</v>
       </c>
       <c r="G53" t="str">
-        <v>13.71</v>
+        <v/>
       </c>
       <c r="H53">
-        <v>18295</v>
+        <v>18550</v>
       </c>
       <c r="I53" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B54" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C54">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="D54" t="str">
-        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Μηχανικοί (ΣΜΑ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΣΣΑΣΟΔΟΝΤΙΑΤΡΙΚΟ (ΣΣΑΣ) ΘΕΣ/ΝΙΚΗΣ</v>
       </c>
       <c r="E54" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F54" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v/>
       </c>
       <c r="G54" t="str">
-        <v>14.81</v>
+        <v/>
       </c>
       <c r="H54">
-        <v>18290</v>
+        <v>18535</v>
       </c>
       <c r="I54" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B55" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C55">
-        <v>219</v>
+        <v>301</v>
       </c>
       <c r="D55" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Ηλεκτρολόγων Μηχανικών και Μηχανικών Υπολογιστών</v>
+        <v>ΠΑΝ. ΙΩΑΝΝΙΝΩΝΙΑΤΡΙΚΗΣ (ΙΩΑΝΝΙΝΑ)</v>
       </c>
       <c r="E55" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F55" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΙΩΑΝΝΙΝΑ</v>
       </c>
       <c r="G55" t="str">
-        <v>14.81</v>
+        <v/>
       </c>
       <c r="H55">
-        <v>18260</v>
+        <v>18525</v>
       </c>
       <c r="I55" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B56" t="str">
         <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C56">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="D56" t="str">
-        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Ναυπηγών Μηχανολόγων Μηχανικών</v>
+        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Ηλεκτρολόγων Μηχανικών και Μηχανικών Υπολογιστών</v>
       </c>
       <c r="E56" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F56" t="str">
         <v>Αθήνα</v>
       </c>
       <c r="G56" t="str">
-        <v>14.81</v>
+        <v>14.58</v>
       </c>
       <c r="H56">
-        <v>18250</v>
+        <v>18490</v>
       </c>
       <c r="I56" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B57" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C57">
-        <v>889</v>
+        <v>301</v>
       </c>
       <c r="D57" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Πληροφορικής (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΙΩΑΝΝΙΝΩΝΙατρικής</v>
       </c>
       <c r="E57" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F57" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Ιωάννινα</v>
       </c>
       <c r="G57" t="str">
-        <v>12.6</v>
+        <v>13.97</v>
       </c>
       <c r="H57">
-        <v>18240</v>
+        <v>18475</v>
       </c>
       <c r="I57" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B58" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C58">
-        <v>889</v>
+        <v>300</v>
       </c>
       <c r="D58" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Πληροφορικής (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΠΑΝ. ΘΕΣΣΑΛΙΑΣΙΑΤΡΙΚΗΣ (ΛΑΡΙΣΑ)</v>
       </c>
       <c r="E58" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F58" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΛΑΡΙΣΑ</v>
       </c>
       <c r="G58" t="str">
-        <v>12.6</v>
+        <v/>
       </c>
       <c r="H58">
-        <v>18240</v>
+        <v>18475</v>
       </c>
       <c r="I58" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2024</v>
       </c>
       <c r="B59" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C59">
-        <v>209</v>
+        <v>299</v>
       </c>
       <c r="D59" t="str">
-        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Μηχανολόγων Μηχανικών</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΙατρικής</v>
       </c>
       <c r="E59" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F59" t="str">
-        <v>Αθήνα</v>
+        <v>Πάτρα</v>
       </c>
       <c r="G59" t="str">
-        <v>14.58</v>
+        <v>14.38</v>
       </c>
       <c r="H59">
-        <v>18230</v>
+        <v>18460</v>
       </c>
       <c r="I59" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B60" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C60">
-        <v>305</v>
+        <v>235</v>
       </c>
       <c r="D60" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Οδοντιατρικής</v>
+        <v>Ε.Μ.Π.ΧΗΜΙΚΩΝ ΜΗΧΑΝΙΚΩΝ (ΑΘΗΝΑ)</v>
       </c>
       <c r="E60" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F60" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΑΘΗΝΑ</v>
       </c>
       <c r="G60" t="str">
-        <v>11.64</v>
+        <v/>
       </c>
       <c r="H60">
-        <v>18200</v>
+        <v>18455</v>
       </c>
       <c r="I60" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2023</v>
       </c>
       <c r="B61" t="str">
         <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C61">
-        <v>836</v>
+        <v>300</v>
       </c>
       <c r="D61" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Οδοντιατρικό (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΙΑΣΙατρικής</v>
       </c>
       <c r="E61" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F61" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Λάρισα</v>
       </c>
       <c r="G61" t="str">
         <v>13.97</v>
       </c>
       <c r="H61">
-        <v>18200</v>
+        <v>18450</v>
       </c>
       <c r="I61" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B62" t="str">
         <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C62">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="D62" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΙΩΑΝΝΙΝΩΝΙατρικής</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΑΤΡΩΝΙατρικής</v>
       </c>
       <c r="E62" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F62" t="str">
-        <v>Ιωάννινα</v>
+        <v>Πάτρα</v>
       </c>
       <c r="G62" t="str">
-        <v>14.38</v>
+        <v>14.39</v>
       </c>
       <c r="H62">
-        <v>18200</v>
+        <v>18445</v>
       </c>
       <c r="I62" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B63" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C63">
-        <v>301</v>
+        <v>885</v>
       </c>
       <c r="D63" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΙΩΑΝΝΙΝΩΝΙατρικής</v>
+        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Έρευνας Πληροφορικής (ΕΠ)Ισχύουν επιπλέον προϋποθέσεις(Τελευταία φορά σε ΜΔ το 2024)</v>
       </c>
       <c r="E63" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F63" t="str">
-        <v>Ιωάννινα</v>
+        <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G63" t="str">
-        <v>14.39</v>
+        <v>12.47</v>
       </c>
       <c r="H63">
-        <v>18200</v>
+        <v>18435</v>
       </c>
       <c r="I63" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B64" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C64">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D64" t="str">
-        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Μετεωρολόγων (ΜΤ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Έρευνας Πληροφορικής (ΕΠ)Ισχύουν επιπλέον προϋποθέσεις(Τελευταία φορά σε ΜΔ το 2024)</v>
       </c>
       <c r="E64" t="str">
         <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F64" t="str">
         <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G64" t="str">
-        <v>14.81</v>
+        <v>12.47</v>
       </c>
       <c r="H64">
-        <v>18195</v>
+        <v>18435</v>
       </c>
       <c r="I64" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B65" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C65">
         <v>240</v>
       </c>
       <c r="D65" t="str">
-        <v>ΟΙΚΟΝΟΜΙΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΟΠΑ)Διοικητικής Επιστήμης και Τεχνολογίας</v>
+        <v>Ο.Π.Α.ΔΙΟΙΚΗΤΙΚΗΣ ΕΠΙΣΤΗΜΗΣ ΚΑΙ ΤΕΧΝΟΛΟΓΙΑΣ (ΑΘΗΝΑ)</v>
       </c>
       <c r="E65" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F65" t="str">
-        <v>Αθήνα</v>
+        <v>ΑΘΗΝΑ</v>
       </c>
       <c r="G65" t="str">
-        <v>12.47</v>
+        <v/>
       </c>
       <c r="H65">
-        <v>18175</v>
+        <v>18425</v>
       </c>
       <c r="I65" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B66" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C66">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="D66" t="str">
-        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Χημικών Μηχανικών</v>
+        <v>Ο.Π.Α.ΔΙΟΙΚΗΤΙΚΗΣ ΕΠΙΣΤΗΜΗΣ ΚΑΙ ΤΕΧΝΟΛΟΓΙΑΣ (ΑΘΗΝΑ)</v>
       </c>
       <c r="E66" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F66" t="str">
-        <v>Αθήνα</v>
+        <v>ΑΘΗΝΑ</v>
       </c>
       <c r="G66" t="str">
-        <v>14.81</v>
+        <v/>
       </c>
       <c r="H66">
-        <v>18155</v>
+        <v>18425</v>
       </c>
       <c r="I66" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B67" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C67">
-        <v>875</v>
+        <v>304</v>
       </c>
       <c r="D67" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Ψυχολόγων (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΠΑΝ. ΚΡΗΤΗΣΙΑΤΡΙΚΗΣ (ΗΡΑΚΛΕΙΟ)</v>
       </c>
       <c r="E67" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F67" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΗΡΑΚΛΕΙΟ</v>
       </c>
       <c r="G67" t="str">
-        <v>13.55</v>
+        <v/>
       </c>
       <c r="H67">
-        <v>18155</v>
+        <v>18425</v>
       </c>
       <c r="I67" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B68" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C68">
-        <v>129</v>
+        <v>867</v>
       </c>
       <c r="D68" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Αγγλικής Γλώσσας και ΦιλολογίαςΕιδικό μάθημα: Αγγλικά</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Οικονομικό (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E68" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F68" t="str">
         <v>Θεσσαλονίκη</v>
       </c>
       <c r="G68" t="str">
-        <v>11,84Αγγλικά14,03</v>
+        <v>12.52</v>
       </c>
       <c r="H68">
-        <v>18150</v>
+        <v>18405</v>
       </c>
       <c r="I68" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2023</v>
       </c>
       <c r="B69" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C69">
-        <v>886</v>
+        <v>304</v>
       </c>
       <c r="D69" t="str">
-        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Διοικητικών (Δ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΚΡΗΤΗΣΙατρικής</v>
       </c>
       <c r="E69" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F69" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>Ηράκλειο</v>
       </c>
       <c r="G69" t="str">
-        <v>12.52</v>
+        <v>13.97</v>
       </c>
       <c r="H69">
-        <v>18145</v>
+        <v>18400</v>
       </c>
       <c r="I69" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2025</v>
       </c>
       <c r="B70" t="str">
         <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C70">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="D70" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Αρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
+        <v>ΟΙΚΟΝΟΜΙΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΟΠΑ)Διοικητικής Επιστήμης και Τεχνολογίας</v>
       </c>
       <c r="E70" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F70" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Αθήνα</v>
       </c>
       <c r="G70" t="str">
-        <v>13,18Ελεύθερο Σχέδιο14,32Γραμμικό Σχέδιο14,33</v>
+        <v>12.6</v>
       </c>
       <c r="H70">
-        <v>18135</v>
+        <v>18400</v>
       </c>
       <c r="I70" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2025</v>
       </c>
       <c r="B71" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C71">
-        <v>209</v>
+        <v>240</v>
       </c>
       <c r="D71" t="str">
-        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Μηχανολόγων Μηχανικών</v>
+        <v>ΟΙΚΟΝΟΜΙΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΟΠΑ)Διοικητικής Επιστήμης και Τεχνολογίας</v>
       </c>
       <c r="E71" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F71" t="str">
         <v>Αθήνα</v>
       </c>
       <c r="G71" t="str">
-        <v>14.73</v>
+        <v>12.6</v>
       </c>
       <c r="H71">
-        <v>18128</v>
+        <v>18400</v>
       </c>
       <c r="I71" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B72" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C72">
-        <v>117</v>
+        <v>217</v>
       </c>
       <c r="D72" t="str">
-        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Νομικής</v>
+        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Ηλεκτρολόγων Μηχανικών και Μηχανικών Υπολογιστών</v>
       </c>
       <c r="E72" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F72" t="str">
         <v>Αθήνα</v>
       </c>
       <c r="G72" t="str">
-        <v>14.13</v>
+        <v>14.73</v>
       </c>
       <c r="H72">
-        <v>18125</v>
+        <v>18390</v>
       </c>
       <c r="I72" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2023</v>
       </c>
       <c r="B73" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C73">
-        <v>303</v>
+        <v>240</v>
       </c>
       <c r="D73" t="str">
-        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Οδοντιατρικής</v>
+        <v>ΟΙΚΟΝΟΜΙΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΟΠΑ)Διοικητικής Επιστήμης και Τεχνολογίας</v>
       </c>
       <c r="E73" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F73" t="str">
         <v>Αθήνα</v>
       </c>
       <c r="G73" t="str">
-        <v>13.97</v>
+        <v>12.52</v>
       </c>
       <c r="H73">
-        <v>18125</v>
+        <v>18350</v>
       </c>
       <c r="I73" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B74" t="str">
         <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C74">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D74" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΙΑΣΙατρικής</v>
+        <v>Δ.Π.Θ.ΙΑΤΡΙΚΗΣ (ΑΛΕΞΑΝΔΡΟΥΠΟΛΗ)</v>
       </c>
       <c r="E74" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F74" t="str">
-        <v>Λάρισα</v>
+        <v>ΑΛΕΞΑΝΔΡΟΥΠΟΛΗ</v>
       </c>
       <c r="G74" t="str">
-        <v>14.38</v>
+        <v/>
       </c>
       <c r="H74">
-        <v>18125</v>
+        <v>18350</v>
       </c>
       <c r="I74" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B75" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C75">
-        <v>300</v>
+        <v>127</v>
       </c>
       <c r="D75" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΙΑΣΙατρικής</v>
+        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Αγγλικής Γλώσσας και ΦιλολογίαςΕιδικό μάθημα: Αγγλικά</v>
       </c>
       <c r="E75" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F75" t="str">
-        <v>Λάρισα</v>
+        <v>Αθήνα</v>
       </c>
       <c r="G75" t="str">
-        <v>14.39</v>
+        <v>11,00Αγγλικά12,62</v>
       </c>
       <c r="H75">
-        <v>18100</v>
+        <v>18320</v>
       </c>
       <c r="I75" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B76" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C76">
-        <v>289</v>
+        <v>157</v>
       </c>
       <c r="D76" t="str">
-        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Φαρμακευτικής</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΕΙΡΑΙΑΝαυτιλιακών ΣπουδώνΕιδικό μάθημα: Αγγλικά</v>
       </c>
       <c r="E76" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F76" t="str">
-        <v>Αθήνα</v>
+        <v>Πειραιάς</v>
       </c>
       <c r="G76" t="str">
-        <v>13.97</v>
+        <v>10,84Αγγλικά12,29</v>
       </c>
       <c r="H76">
-        <v>18090</v>
+        <v>18320</v>
       </c>
       <c r="I76" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B77" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C77">
-        <v>869</v>
+        <v>305</v>
       </c>
       <c r="D77" t="str">
-        <v>ΑΣΤΥΝΟΜΙΚΕΣ ΣΧΟΛΕΣΑξιωματικών Ελληνικής Αστυνομίας (Μόνο για Πολίτες)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>Α.Π.Θ.ΟΔΟΝΤΙΑΤΡΙΚΗΣ (ΘΕΣΣΑΛΟΝΙΚΗ)</v>
       </c>
       <c r="E77" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F77" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>ΘΕΣΣΑΛΟΝΙΚΗ</v>
       </c>
       <c r="G77" t="str">
-        <v>8.34</v>
+        <v/>
       </c>
       <c r="H77">
-        <v>18070</v>
+        <v>18310</v>
       </c>
       <c r="I77" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2023</v>
       </c>
       <c r="B78" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C78">
-        <v>869</v>
+        <v>887</v>
       </c>
       <c r="D78" t="str">
-        <v>ΑΣΤΥΝΟΜΙΚΕΣ ΣΧΟΛΕΣΑξιωματικών Ελληνικής Αστυνομίας (Μόνο για Πολίτες)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Εφοδιαστών (Ε)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E78" t="str">
         <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F78" t="str">
         <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G78" t="str">
-        <v>8.34</v>
+        <v>12.52</v>
       </c>
       <c r="H78">
-        <v>18070</v>
+        <v>18305</v>
       </c>
       <c r="I78" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2023</v>
       </c>
       <c r="B79" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C79">
-        <v>869</v>
+        <v>302</v>
       </c>
       <c r="D79" t="str">
-        <v>ΑΣΤΥΝΟΜΙΚΕΣ ΣΧΟΛΕΣΑξιωματικών Ελληνικής Αστυνομίας (Μόνο για Πολίτες)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΔΗΜΟΚΡΙΤΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΡΑΚΗΣ (ΔΠΘ)Ιατρικής</v>
       </c>
       <c r="E79" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F79" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>Αλεξ/πολη</v>
       </c>
       <c r="G79" t="str">
-        <v>8.34</v>
+        <v>13.97</v>
       </c>
       <c r="H79">
-        <v>18070</v>
+        <v>18300</v>
       </c>
       <c r="I79" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B80" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C80">
-        <v>831</v>
+        <v>875</v>
       </c>
       <c r="D80" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Ιατρικό (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Ψυχολόγων (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E80" t="str">
         <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F80" t="str">
         <v>Θεσσαλονίκη</v>
       </c>
       <c r="G80" t="str">
-        <v>13.97</v>
+        <v>13.71</v>
       </c>
       <c r="H80">
-        <v>18050</v>
+        <v>18295</v>
       </c>
       <c r="I80" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B81" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C81">
-        <v>304</v>
+        <v>826</v>
       </c>
       <c r="D81" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΚΡΗΤΗΣΙατρικής</v>
+        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Μηχανικοί (ΣΜΑ)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E81" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F81" t="str">
-        <v>Ηράκλειο</v>
+        <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G81" t="str">
-        <v>14.38</v>
+        <v>14.81</v>
       </c>
       <c r="H81">
-        <v>18050</v>
+        <v>18290</v>
       </c>
       <c r="I81" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B82" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C82">
-        <v>304</v>
+        <v>219</v>
       </c>
       <c r="D82" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΚΡΗΤΗΣΙατρικής</v>
+        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Ηλεκτρολόγων Μηχανικών και Μηχανικών Υπολογιστών</v>
       </c>
       <c r="E82" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F82" t="str">
-        <v>Ηράκλειο</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G82" t="str">
-        <v>14.39</v>
+        <v>14.81</v>
       </c>
       <c r="H82">
-        <v>18050</v>
+        <v>18260</v>
       </c>
       <c r="I82" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2023</v>
       </c>
       <c r="B83" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C83">
-        <v>841</v>
+        <v>229</v>
       </c>
       <c r="D83" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Κτηνιατρικό (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Ναυπηγών Μηχανολόγων Μηχανικών</v>
       </c>
       <c r="E83" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F83" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Αθήνα</v>
       </c>
       <c r="G83" t="str">
-        <v>13.97</v>
+        <v>14.81</v>
       </c>
       <c r="H83">
-        <v>18044</v>
+        <v>18250</v>
       </c>
       <c r="I83" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B84" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C84">
-        <v>866</v>
+        <v>303</v>
       </c>
       <c r="D84" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Νομικό (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>Ε.Κ.Π.Α.ΟΔΟΝΤΙΑΤΡΙΚΗΣ (ΑΘΗΝΑ)</v>
       </c>
       <c r="E84" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F84" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΑΘΗΝΑ</v>
       </c>
       <c r="G84" t="str">
-        <v>13.55</v>
+        <v/>
       </c>
       <c r="H84">
-        <v>18040</v>
+        <v>18250</v>
       </c>
       <c r="I84" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B85" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C85">
-        <v>117</v>
+        <v>889</v>
       </c>
       <c r="D85" t="str">
-        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Νομικής</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Πληροφορικής (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E85" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F85" t="str">
-        <v>Αθήνα</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G85" t="str">
-        <v>13.71</v>
+        <v>12.6</v>
       </c>
       <c r="H85">
-        <v>18025</v>
+        <v>18240</v>
       </c>
       <c r="I85" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B86" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C86">
-        <v>827</v>
+        <v>889</v>
       </c>
       <c r="D86" t="str">
-        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Ελεγκτές ΑεράμυναςΙσχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Πληροφορικής (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E86" t="str">
         <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F86" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G86" t="str">
-        <v>14.81</v>
+        <v>12.6</v>
       </c>
       <c r="H86">
-        <v>18005</v>
+        <v>18240</v>
       </c>
       <c r="I86" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B87" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C87">
-        <v>305</v>
+        <v>209</v>
       </c>
       <c r="D87" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Οδοντιατρικής</v>
+        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Μηχανολόγων Μηχανικών</v>
       </c>
       <c r="E87" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F87" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Αθήνα</v>
       </c>
       <c r="G87" t="str">
-        <v>11.99</v>
+        <v>14.58</v>
       </c>
       <c r="H87">
-        <v>17995</v>
+        <v>18230</v>
       </c>
       <c r="I87" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="B88" t="str">
         <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C88">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D88" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Αρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
+        <v>ΠΑΝ. ΘΕΣΣΑΛΙΑΣΑΡΧΙΤΕΚΤΟΝΩΝ ΜΗΧΑΝΙΚΩΝ (ΒΟΛΟΣ)</v>
       </c>
       <c r="E88" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F88" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>ΒΟΛΟΣ</v>
       </c>
       <c r="G88" t="str">
-        <v>13,25Γραμμικό Σχέδιο14,33Ελεύθερο Σχέδιο14,46</v>
+        <v/>
       </c>
       <c r="H88">
-        <v>17985</v>
+        <v>18230</v>
       </c>
       <c r="I88" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="B89" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C89">
-        <v>302</v>
+        <v>211</v>
       </c>
       <c r="D89" t="str">
-        <v>ΔΗΜΟΚΡΙΤΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΡΑΚΗΣ (ΔΠΘ)Ιατρικής</v>
+        <v>Α.Π.Θ.ΜΗΧΑΝΟΛΟΓΩΝ ΜΗΧΑΝΙΚΩΝ (ΘΕΣΣΑΛΟΝΙΚΗ)</v>
       </c>
       <c r="E89" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F89" t="str">
-        <v>Αλεξ/πολη</v>
+        <v>ΘΕΣΣΑΛΟΝΙΚΗ</v>
       </c>
       <c r="G89" t="str">
-        <v>14.38</v>
+        <v/>
       </c>
       <c r="H89">
-        <v>17975</v>
+        <v>18225</v>
       </c>
       <c r="I89" t="str">
-        <v>verified_from_bases_ods</v>
+        <v>verified_import_official_bases</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B90" t="str">
         <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C90">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D90" t="str">
-        <v>ΔΗΜΟΚΡΙΤΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΡΑΚΗΣ (ΔΠΘ)Ιατρικής</v>
+        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Οδοντιατρικής</v>
       </c>
       <c r="E90" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F90" t="str">
-        <v>Αλεξ/πολη</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G90" t="str">
-        <v>14.39</v>
+        <v>11.64</v>
       </c>
       <c r="H90">
-        <v>17975</v>
+        <v>18200</v>
       </c>
       <c r="I90" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B91" t="str">
         <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C91">
-        <v>305</v>
+        <v>836</v>
       </c>
       <c r="D91" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Οδοντιατρικής</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Οδοντιατρικό (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E91" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F91" t="str">
         <v>Θεσσαλονίκη</v>
       </c>
       <c r="G91" t="str">
-        <v>11.98</v>
+        <v>13.97</v>
       </c>
       <c r="H91">
-        <v>17965</v>
+        <v>18200</v>
       </c>
       <c r="I91" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B92" t="str">
-        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
+        <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C92">
-        <v>219</v>
+        <v>301</v>
       </c>
       <c r="D92" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Ηλεκτρολόγων Μηχανικών και Μηχανικών Υπολογιστών</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΙΩΑΝΝΙΝΩΝΙατρικής</v>
       </c>
       <c r="E92" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F92" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Ιωάννινα</v>
       </c>
       <c r="G92" t="str">
-        <v>14.73</v>
+        <v>14.38</v>
       </c>
       <c r="H92">
-        <v>17960</v>
+        <v>18200</v>
       </c>
       <c r="I92" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B93" t="str">
         <v>Επιστήμες Υγείας &amp; Ζωής</v>
       </c>
       <c r="C93">
-        <v>846</v>
+        <v>301</v>
       </c>
       <c r="D93" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Φαρμακευτικό (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΙΩΑΝΝΙΝΩΝΙατρικής</v>
       </c>
       <c r="E93" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F93" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Ιωάννινα</v>
       </c>
       <c r="G93" t="str">
-        <v>13.97</v>
+        <v>14.39</v>
       </c>
       <c r="H93">
-        <v>17950</v>
+        <v>18200</v>
       </c>
       <c r="I93" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B94" t="str">
-        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C94">
-        <v>866</v>
+        <v>884</v>
       </c>
       <c r="D94" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Νομικό (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Μετεωρολόγων (ΜΤ)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E94" t="str">
         <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F94" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G94" t="str">
-        <v>13.71</v>
+        <v>14.81</v>
       </c>
       <c r="H94">
-        <v>17930</v>
+        <v>18195</v>
       </c>
       <c r="I94" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B95" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C95">
-        <v>291</v>
+        <v>240</v>
       </c>
       <c r="D95" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Φαρμακευτικής</v>
+        <v>ΟΙΚΟΝΟΜΙΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΟΠΑ)Διοικητικής Επιστήμης και Τεχνολογίας</v>
       </c>
       <c r="E95" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F95" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Αθήνα</v>
       </c>
       <c r="G95" t="str">
-        <v>13.97</v>
+        <v>12.47</v>
       </c>
       <c r="H95">
-        <v>17925</v>
+        <v>18175</v>
       </c>
       <c r="I95" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="B96" t="str">
         <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C96">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="D96" t="str">
-        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Ηλεκτρολόγων Μηχανικών και Μηχανικών Υπολογιστών</v>
+        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Χημικών Μηχανικών</v>
       </c>
       <c r="E96" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F96" t="str">
-        <v>Θεσσαλονίκη</v>
+        <v>Αθήνα</v>
       </c>
       <c r="G96" t="str">
-        <v>14.58</v>
+        <v>14.81</v>
       </c>
       <c r="H96">
-        <v>17920</v>
+        <v>18155</v>
       </c>
       <c r="I96" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2025</v>
       </c>
       <c r="B97" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C97">
-        <v>303</v>
+        <v>875</v>
       </c>
       <c r="D97" t="str">
-        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Οδοντιατρικής</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΗ ΣΧΟΛΗ ΑΞΙΩΜΑΤΙΚΩΝ ΣΩΜΑΤΩΝ (ΣΣΑΣ)Ψυχολόγων (ΣΣΑΣ)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E97" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F97" t="str">
-        <v>Αθήνα</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G97" t="str">
-        <v>14.39</v>
+        <v>13.55</v>
       </c>
       <c r="H97">
-        <v>17900</v>
+        <v>18155</v>
       </c>
       <c r="I97" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B98" t="str">
-        <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
+        <v>Ανθρωπιστικές, Νομικές &amp; Κοινωνικές</v>
       </c>
       <c r="C98">
-        <v>887</v>
+        <v>129</v>
       </c>
       <c r="D98" t="str">
-        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Εφοδιαστών (Ε)Ισχύουν επιπλέον προϋποθέσεις</v>
+        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Αγγλικής Γλώσσας και ΦιλολογίαςΕιδικό μάθημα: Αγγλικά</v>
       </c>
       <c r="E98" t="str">
-        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
+        <v>ΑΕΙ</v>
       </c>
       <c r="F98" t="str">
-        <v>(μη προσδιορισμένη)</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G98" t="str">
-        <v>12.47</v>
+        <v>11,84Αγγλικά14,03</v>
       </c>
       <c r="H98">
-        <v>17890</v>
+        <v>18150</v>
       </c>
       <c r="I98" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2023</v>
       </c>
       <c r="B99" t="str">
         <v>Επιστήμες Οικονομίας &amp; Πληροφορικής</v>
       </c>
       <c r="C99">
-        <v>157</v>
+        <v>886</v>
       </c>
       <c r="D99" t="str">
-        <v>ΠΑΝΕΠΙΣΤΗΜΙΟ ΠΕΙΡΑΙΑΝαυτιλιακών ΣπουδώνΕιδικό μάθημα: Αγγλικά</v>
+        <v>ΣΧΟΛΗ ΙΚΑΡΩΝ (ΣΙ)Ικάρων (ΣΙ) Διοικητικών (Δ)Ισχύουν επιπλέον προϋποθέσεις</v>
       </c>
       <c r="E99" t="str">
-        <v>ΑΕΙ</v>
+        <v>ΣΤΡΑΤΙΩΤΙΚΕΣΑΣΤΥΝΟΜΙΚΕΣΣΧΟΛΕΣ</v>
       </c>
       <c r="F99" t="str">
-        <v>Πειραιάς</v>
+        <v>(μη προσδιορισμένη)</v>
       </c>
       <c r="G99" t="str">
-        <v>13,13Αγγλικά13,95</v>
+        <v>12.52</v>
       </c>
       <c r="H99">
-        <v>17880</v>
+        <v>18145</v>
       </c>
       <c r="I99" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B100" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C100">
-        <v>289</v>
+        <v>233</v>
       </c>
       <c r="D100" t="str">
-        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Φαρμακευτικής</v>
+        <v>ΑΡΙΣΤΟΤΕΛΕΙΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΟΝΙΚΗΣ (ΑΠΘ)Αρχιτεκτόνων ΜηχανικώνΕιδικά μαθήματα: Ελεύθερο και Γραμμικό Σχέδιο</v>
       </c>
       <c r="E100" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F100" t="str">
-        <v>Αθήνα</v>
+        <v>Θεσσαλονίκη</v>
       </c>
       <c r="G100" t="str">
-        <v>14.38</v>
+        <v>13,18Ελεύθερο Σχέδιο14,32Γραμμικό Σχέδιο14,33</v>
       </c>
       <c r="H100">
-        <v>17880</v>
+        <v>18135</v>
       </c>
       <c r="I100" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2025</v>
       </c>
       <c r="B101" t="str">
-        <v>Επιστήμες Υγείας &amp; Ζωής</v>
+        <v>Θετικές &amp; Τεχνολογικές Επιστήμες</v>
       </c>
       <c r="C101">
-        <v>289</v>
+        <v>209</v>
       </c>
       <c r="D101" t="str">
-        <v>ΕΘΝΙΚΟ &amp; ΚΑΠΟΔΙΣΤΡΙΑΚΟ ΠΑΝΕΠΙΣΤΗΜΙΟ ΑΘΗΝΩΝ (ΕΚΠΑ)Φαρμακευτικής</v>
+        <v>ΕΘΝΙΚΟ ΜΕΤΣΟΒΙΟ ΠΟΛΥΤΕΧΝΕΙΟ (ΕΜΠ)Μηχανολόγων Μηχανικών</v>
       </c>
       <c r="E101" t="str">
         <v>ΑΕΙ</v>
       </c>
       <c r="F101" t="str">
         <v>Αθήνα</v>
       </c>
       <c r="G101" t="str">
-        <v>14.39</v>
+        <v>14.73</v>
       </c>
       <c r="H101">
-        <v>17880</v>
+        <v>18128</v>
       </c>
       <c r="I101" t="str">
         <v>verified_from_bases_ods</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J101"/>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:I101"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>